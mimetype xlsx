--- v0 (2025-10-29)
+++ v1 (2026-06-19)
@@ -12,58 +12,61 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Famiglia</t>
   </si>
   <si>
     <t>Qualità</t>
   </si>
   <si>
+    <t>Rivestimento</t>
+  </si>
+  <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Spessore</t>
   </si>
   <si>
     <t>Larghezza</t>
   </si>
   <si>
     <t>Lunghezza</t>
   </si>
   <si>
     <t>Kg</t>
   </si>
   <si>
     <t>N° Rotolo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>rivestiti</t>
   </si>
   <si>
     <t>DX51D Z100 MAO</t>
@@ -168,50 +171,56 @@
     <t xml:space="preserve">1 </t>
   </si>
   <si>
     <t>varie</t>
   </si>
   <si>
     <t>DX51 Z100 MBO</t>
   </si>
   <si>
     <t>S355J0+AR</t>
   </si>
   <si>
     <t>DX51D Z100</t>
   </si>
   <si>
     <t>DX54 Z160 MBO</t>
   </si>
   <si>
     <t>HCT780X Z140 MAO</t>
   </si>
   <si>
     <t>freddo</t>
   </si>
   <si>
     <t>DC01</t>
+  </si>
+  <si>
+    <t>DX51D</t>
+  </si>
+  <si>
+    <t>Z140</t>
   </si>
   <si>
     <t>nero</t>
   </si>
   <si>
     <t xml:space="preserve">CR500Y780T-DP  Z120 </t>
   </si>
   <si>
     <t>S235JR+AR</t>
   </si>
   <si>
     <t>S460</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -527,2094 +536,2140 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:J82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2">
+        <v>1.25</v>
+      </c>
+      <c r="F2">
+        <v>1000.0</v>
+      </c>
+      <c r="H2">
+        <v>16184</v>
+      </c>
+      <c r="I2">
+        <v>3510</v>
+      </c>
+      <c r="J2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>1.01</v>
+      </c>
+      <c r="F3">
+        <v>1250.0</v>
+      </c>
+      <c r="H3">
+        <v>11122</v>
+      </c>
+      <c r="I3">
+        <v>3543</v>
+      </c>
+      <c r="J3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4">
+        <v>3.52</v>
+      </c>
+      <c r="F4">
+        <v>1208.0</v>
+      </c>
+      <c r="H4">
+        <v>14770</v>
+      </c>
+      <c r="I4">
+        <v>3073</v>
+      </c>
+      <c r="J4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5">
+        <v>5.0</v>
+      </c>
+      <c r="F5">
+        <v>500.0</v>
+      </c>
+      <c r="H5">
+        <v>27660</v>
+      </c>
+      <c r="I5">
+        <v>2964</v>
+      </c>
+      <c r="J5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6">
+        <v>0.71</v>
+      </c>
+      <c r="F6">
+        <v>1163.0</v>
+      </c>
+      <c r="H6">
+        <v>8001</v>
+      </c>
+      <c r="I6">
+        <v>3448</v>
+      </c>
+      <c r="J6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7">
+        <v>6.0</v>
+      </c>
+      <c r="F7">
+        <v>1406.0</v>
+      </c>
+      <c r="H7">
+        <v>20303</v>
+      </c>
+      <c r="I7">
+        <v>3529</v>
+      </c>
+      <c r="J7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8">
+        <v>7.0</v>
+      </c>
+      <c r="F8">
+        <v>1500.0</v>
+      </c>
+      <c r="H8">
+        <v>14320</v>
+      </c>
+      <c r="I8">
+        <v>3357</v>
+      </c>
+      <c r="J8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9">
+        <v>3.0</v>
+      </c>
+      <c r="F9">
+        <v>1211.0</v>
+      </c>
+      <c r="H9">
+        <v>24253</v>
+      </c>
+      <c r="I9">
+        <v>3528</v>
+      </c>
+      <c r="J9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10">
+        <v>2.25</v>
+      </c>
+      <c r="F10">
         <v>1000.0</v>
       </c>
-      <c r="G2">
-[...13 lines deleted...]
-      <c r="B3" t="s">
+      <c r="H10">
+        <v>9945</v>
+      </c>
+      <c r="I10">
+        <v>3109</v>
+      </c>
+      <c r="J10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11">
+        <v>3.0</v>
+      </c>
+      <c r="F11">
+        <v>1396.0</v>
+      </c>
+      <c r="H11">
+        <v>15923</v>
+      </c>
+      <c r="I11">
+        <v>3527</v>
+      </c>
+      <c r="J11" t="s">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3">
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12">
+        <v>6.0</v>
+      </c>
+      <c r="F12">
+        <v>1030.0</v>
+      </c>
+      <c r="H12">
+        <v>14883</v>
+      </c>
+      <c r="I12">
+        <v>3303</v>
+      </c>
+      <c r="J12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13">
+        <v>3.0</v>
+      </c>
+      <c r="F13">
+        <v>1203.0</v>
+      </c>
+      <c r="H13">
+        <v>15616</v>
+      </c>
+      <c r="I13">
+        <v>3405</v>
+      </c>
+      <c r="J13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14">
+        <v>3.55</v>
+      </c>
+      <c r="F14">
+        <v>1430.0</v>
+      </c>
+      <c r="H14">
+        <v>7570</v>
+      </c>
+      <c r="I14">
+        <v>2896</v>
+      </c>
+      <c r="J14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15">
+        <v>4.0</v>
+      </c>
+      <c r="F15">
+        <v>1162.0</v>
+      </c>
+      <c r="H15">
+        <v>21406</v>
+      </c>
+      <c r="I15">
+        <v>3407</v>
+      </c>
+      <c r="J15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16">
+        <v>3.0</v>
+      </c>
+      <c r="F16">
+        <v>1200.0</v>
+      </c>
+      <c r="H16">
+        <v>25786</v>
+      </c>
+      <c r="I16">
+        <v>3436</v>
+      </c>
+      <c r="J16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17">
+        <v>3.52</v>
+      </c>
+      <c r="F17">
+        <v>1000.0</v>
+      </c>
+      <c r="H17">
+        <v>14016</v>
+      </c>
+      <c r="I17">
+        <v>2705</v>
+      </c>
+      <c r="J17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18">
+        <v>4.0</v>
+      </c>
+      <c r="F18">
+        <v>1410.0</v>
+      </c>
+      <c r="H18">
+        <v>23146</v>
+      </c>
+      <c r="I18">
+        <v>3423</v>
+      </c>
+      <c r="J18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19">
+        <v>2.64</v>
+      </c>
+      <c r="F19">
+        <v>890.0</v>
+      </c>
+      <c r="H19">
+        <v>17290</v>
+      </c>
+      <c r="I19">
+        <v>2639</v>
+      </c>
+      <c r="J19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20">
+        <v>2.8</v>
+      </c>
+      <c r="F20">
+        <v>1396.0</v>
+      </c>
+      <c r="H20">
+        <v>15079</v>
+      </c>
+      <c r="I20">
+        <v>3046</v>
+      </c>
+      <c r="J20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21">
+        <v>5.0</v>
+      </c>
+      <c r="F21">
+        <v>1900.0</v>
+      </c>
+      <c r="H21">
+        <v>19764</v>
+      </c>
+      <c r="I21">
+        <v>3208</v>
+      </c>
+      <c r="J21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>2</v>
+      </c>
+      <c r="E22">
+        <v>1.84</v>
+      </c>
+      <c r="F22">
+        <v>1731.0</v>
+      </c>
+      <c r="H22">
+        <v>15237</v>
+      </c>
+      <c r="I22">
+        <v>2872</v>
+      </c>
+      <c r="J22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23">
+        <v>2.79</v>
+      </c>
+      <c r="F23">
+        <v>1155.0</v>
+      </c>
+      <c r="H23">
+        <v>20540</v>
+      </c>
+      <c r="I23">
+        <v>3072</v>
+      </c>
+      <c r="J23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24">
+        <v>3.0</v>
+      </c>
+      <c r="F24">
+        <v>1500.0</v>
+      </c>
+      <c r="G24">
+        <v>3000.0</v>
+      </c>
+      <c r="H24">
+        <v>2206</v>
+      </c>
+      <c r="I24">
+        <v>2973</v>
+      </c>
+      <c r="J24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25">
+        <v>4.0</v>
+      </c>
+      <c r="F25">
+        <v>1497.0</v>
+      </c>
+      <c r="H25">
+        <v>14919</v>
+      </c>
+      <c r="I25">
+        <v>3429</v>
+      </c>
+      <c r="J25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26">
+        <v>3.0</v>
+      </c>
+      <c r="F26">
+        <v>1500.0</v>
+      </c>
+      <c r="H26">
+        <v>23984</v>
+      </c>
+      <c r="I26">
+        <v>3422</v>
+      </c>
+      <c r="J26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27">
+        <v>15.0</v>
+      </c>
+      <c r="F27">
+        <v>1500.0</v>
+      </c>
+      <c r="H27">
+        <v>23965</v>
+      </c>
+      <c r="I27">
+        <v>3512</v>
+      </c>
+      <c r="J27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28">
+        <v>444.0</v>
+      </c>
+      <c r="H28">
+        <v>123</v>
+      </c>
+      <c r="J28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29">
+        <v>8.0</v>
+      </c>
+      <c r="F29">
+        <v>1515.0</v>
+      </c>
+      <c r="H29">
+        <v>16523</v>
+      </c>
+      <c r="I29">
+        <v>3530</v>
+      </c>
+      <c r="J29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30">
+        <v>10.0</v>
+      </c>
+      <c r="F30">
+        <v>1529.0</v>
+      </c>
+      <c r="H30">
+        <v>21620</v>
+      </c>
+      <c r="I30">
+        <v>3324</v>
+      </c>
+      <c r="J30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31">
+        <v>2.8</v>
+      </c>
+      <c r="F31">
+        <v>1677.0</v>
+      </c>
+      <c r="H31">
+        <v>16706</v>
+      </c>
+      <c r="I31">
+        <v>3215</v>
+      </c>
+      <c r="J31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32">
+        <v>3.0</v>
+      </c>
+      <c r="F32">
+        <v>1700.0</v>
+      </c>
+      <c r="H32">
+        <v>17286</v>
+      </c>
+      <c r="I32">
+        <v>3348</v>
+      </c>
+      <c r="J32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33">
+        <v>3.0</v>
+      </c>
+      <c r="F33">
+        <v>1500.0</v>
+      </c>
+      <c r="H33">
+        <v>22894</v>
+      </c>
+      <c r="I33">
+        <v>3410</v>
+      </c>
+      <c r="J33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34">
         <v>1.01</v>
       </c>
-      <c r="E3">
-[...13 lines deleted...]
-      <c r="A4" t="s">
+      <c r="F34">
+        <v>1249.0</v>
+      </c>
+      <c r="H34">
+        <v>10977</v>
+      </c>
+      <c r="I34">
+        <v>3540</v>
+      </c>
+      <c r="J34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35">
+        <v>4.0</v>
+      </c>
+      <c r="F35">
+        <v>1531.0</v>
+      </c>
+      <c r="H35">
+        <v>17553</v>
+      </c>
+      <c r="I35">
+        <v>3501</v>
+      </c>
+      <c r="J35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36">
+        <v>1.65</v>
+      </c>
+      <c r="F36">
+        <v>1300.0</v>
+      </c>
+      <c r="H36">
+        <v>22136</v>
+      </c>
+      <c r="I36">
+        <v>3347</v>
+      </c>
+      <c r="J36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37">
+        <v>5.0</v>
+      </c>
+      <c r="F37">
+        <v>1497.0</v>
+      </c>
+      <c r="H37">
+        <v>16433</v>
+      </c>
+      <c r="I37">
+        <v>3430</v>
+      </c>
+      <c r="J37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38">
+        <v>4.0</v>
+      </c>
+      <c r="F38">
+        <v>1483.0</v>
+      </c>
+      <c r="H38">
+        <v>23849</v>
+      </c>
+      <c r="I38">
+        <v>36022</v>
+      </c>
+      <c r="J38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39">
+        <v>4.0</v>
+      </c>
+      <c r="F39">
+        <v>1543.0</v>
+      </c>
+      <c r="H39">
+        <v>21113</v>
+      </c>
+      <c r="I39">
+        <v>3438</v>
+      </c>
+      <c r="J39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40">
+        <v>5.0</v>
+      </c>
+      <c r="F40">
+        <v>1600.0</v>
+      </c>
+      <c r="H40">
+        <v>25816</v>
+      </c>
+      <c r="I40">
+        <v>3416</v>
+      </c>
+      <c r="J40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41">
+        <v>3.0</v>
+      </c>
+      <c r="F41">
+        <v>1500.0</v>
+      </c>
+      <c r="H41">
+        <v>24784</v>
+      </c>
+      <c r="I41">
+        <v>3308</v>
+      </c>
+      <c r="J41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42">
+        <v>5.0</v>
+      </c>
+      <c r="F42">
+        <v>1500.0</v>
+      </c>
+      <c r="H42">
+        <v>26214</v>
+      </c>
+      <c r="I42">
+        <v>2815</v>
+      </c>
+      <c r="J42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43">
+        <v>3.0</v>
+      </c>
+      <c r="F43">
+        <v>1500.0</v>
+      </c>
+      <c r="H43">
+        <v>20584</v>
+      </c>
+      <c r="I43">
+        <v>3497</v>
+      </c>
+      <c r="J43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44">
+        <v>2.0</v>
+      </c>
+      <c r="F44">
+        <v>909.0</v>
+      </c>
+      <c r="H44">
+        <v>16694</v>
+      </c>
+      <c r="I44">
+        <v>3234</v>
+      </c>
+      <c r="J44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45">
+        <v>3.0</v>
+      </c>
+      <c r="F45">
+        <v>1495.0</v>
+      </c>
+      <c r="H45">
+        <v>21263</v>
+      </c>
+      <c r="I45">
+        <v>3437</v>
+      </c>
+      <c r="J45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" t="s">
+        <v>23</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46">
+        <v>2.85</v>
+      </c>
+      <c r="F46">
+        <v>1426.0</v>
+      </c>
+      <c r="H46">
+        <v>25996</v>
+      </c>
+      <c r="I46">
+        <v>3435</v>
+      </c>
+      <c r="J46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47">
+        <v>4.4</v>
+      </c>
+      <c r="F47">
+        <v>1550.0</v>
+      </c>
+      <c r="H47">
+        <v>9650</v>
+      </c>
+      <c r="I47">
+        <v>2994</v>
+      </c>
+      <c r="J47" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48">
+        <v>5.0</v>
+      </c>
+      <c r="F48">
+        <v>1800.0</v>
+      </c>
+      <c r="H48">
+        <v>23674</v>
+      </c>
+      <c r="I48">
+        <v>3302</v>
+      </c>
+      <c r="J48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" t="s">
+        <v>26</v>
+      </c>
+      <c r="E49">
+        <v>6.0</v>
+      </c>
+      <c r="F49">
+        <v>2040.0</v>
+      </c>
+      <c r="H49">
+        <v>21596</v>
+      </c>
+      <c r="I49">
+        <v>3531</v>
+      </c>
+      <c r="J49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
-[...112 lines deleted...]
-      <c r="E8">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50">
+        <v>1.01</v>
+      </c>
+      <c r="F50">
+        <v>1275.0</v>
+      </c>
+      <c r="H50">
+        <v>10435</v>
+      </c>
+      <c r="I50">
+        <v>3541</v>
+      </c>
+      <c r="J50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51">
+        <v>3.0</v>
+      </c>
+      <c r="F51">
+        <v>1800.0</v>
+      </c>
+      <c r="H51">
+        <v>21594</v>
+      </c>
+      <c r="I51">
+        <v>3292</v>
+      </c>
+      <c r="J51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52">
+        <v>4.0</v>
+      </c>
+      <c r="F52">
         <v>1500.0</v>
       </c>
-      <c r="G8">
-[...19 lines deleted...]
-      <c r="D9">
+      <c r="H52">
+        <v>24355</v>
+      </c>
+      <c r="I52">
+        <v>3294</v>
+      </c>
+      <c r="J52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" t="s">
+        <v>24</v>
+      </c>
+      <c r="E53">
         <v>3.0</v>
       </c>
-      <c r="E9">
-[...389 lines deleted...]
-      <c r="E24">
+      <c r="F53">
         <v>1500.0</v>
       </c>
-      <c r="F24">
-[...727 lines deleted...]
-      <c r="G52">
+      <c r="H53">
         <v>22835</v>
       </c>
-      <c r="H52">
+      <c r="I53">
         <v>3413</v>
       </c>
-      <c r="I52" t="s">
-[...13 lines deleted...]
-      <c r="D53">
+      <c r="J53" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54">
         <v>0.63</v>
       </c>
-      <c r="E53">
+      <c r="F54">
         <v>1470.0</v>
       </c>
-      <c r="G53">
+      <c r="H54">
         <v>9361</v>
       </c>
-      <c r="H53">
+      <c r="I54">
         <v>3446</v>
       </c>
-      <c r="I53" t="s">
-[...29 lines deleted...]
-    <row r="55" spans="1:9">
+      <c r="J54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B55" t="s">
         <v>21</v>
       </c>
-      <c r="C55" t="s">
-[...3 lines deleted...]
-        <v>10.0</v>
+      <c r="D55" t="s">
+        <v>12</v>
       </c>
       <c r="E55">
-        <v>1525.0</v>
-[...2 lines deleted...]
-        <v>26840</v>
+        <v>17.5</v>
+      </c>
+      <c r="F55">
+        <v>1250.0</v>
       </c>
       <c r="H55">
-        <v>3143</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:9">
+        <v>28036</v>
+      </c>
+      <c r="I55">
+        <v>2762</v>
+      </c>
+      <c r="J55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B56" t="s">
         <v>22</v>
       </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
       <c r="E56">
+        <v>10.0</v>
+      </c>
+      <c r="F56">
+        <v>1525.0</v>
+      </c>
+      <c r="H56">
+        <v>26840</v>
+      </c>
+      <c r="I56">
+        <v>3143</v>
+      </c>
+      <c r="J56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" t="s">
+        <v>23</v>
+      </c>
+      <c r="F57">
         <v>12.0</v>
       </c>
-      <c r="F56">
+      <c r="G57">
         <v>12.0</v>
       </c>
-      <c r="G56">
-[...13 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57">
+        <v>12</v>
+      </c>
+      <c r="J57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
         <v>43</v>
       </c>
-      <c r="D57">
+      <c r="D58" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58">
         <v>0.4</v>
       </c>
-      <c r="E57">
+      <c r="F58">
         <v>1065.0</v>
       </c>
-      <c r="G57">
+      <c r="H58">
         <v>3540</v>
       </c>
-      <c r="H57">
+      <c r="I58">
         <v>2854</v>
       </c>
-      <c r="I57" t="s">
-[...13 lines deleted...]
-      <c r="D58">
+      <c r="J58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59" t="s">
+        <v>24</v>
+      </c>
+      <c r="E59">
         <v>5.95</v>
       </c>
-      <c r="E58">
+      <c r="F59">
         <v>1480.0</v>
       </c>
-      <c r="G58">
+      <c r="H59">
         <v>26046</v>
       </c>
-      <c r="H58">
+      <c r="I59">
         <v>3356</v>
       </c>
-      <c r="I58" t="s">
-[...23 lines deleted...]
-    <row r="60" spans="1:9">
+      <c r="J59" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B60" t="s">
         <v>45</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60">
+      <c r="F60">
+        <v>12.0</v>
+      </c>
+      <c r="G60">
+        <v>12.0</v>
+      </c>
+      <c r="H60">
+        <v>12</v>
+      </c>
+      <c r="J60" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>10</v>
+      </c>
+      <c r="B61" t="s">
+        <v>46</v>
+      </c>
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61">
         <v>0.75</v>
       </c>
-      <c r="E60">
+      <c r="F61">
         <v>1139.0</v>
       </c>
-      <c r="G60">
+      <c r="H61">
         <v>12901</v>
       </c>
-      <c r="H60">
+      <c r="I61">
         <v>2944</v>
       </c>
-      <c r="I60" t="s">
-[...10 lines deleted...]
-      <c r="E61">
+      <c r="J61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>10</v>
+      </c>
+      <c r="B62" t="s">
+        <v>45</v>
+      </c>
+      <c r="F62">
         <v>12.0</v>
       </c>
-      <c r="F61">
+      <c r="G62">
         <v>12.0</v>
       </c>
-      <c r="G61">
-[...16 lines deleted...]
-      <c r="D62">
+      <c r="H62">
+        <v>12</v>
+      </c>
+      <c r="J62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63">
         <v>4.85</v>
       </c>
-      <c r="E62">
+      <c r="F63">
         <v>1420.0</v>
       </c>
-      <c r="G62">
+      <c r="H63">
         <v>24245</v>
       </c>
-      <c r="H62">
+      <c r="I63">
         <v>3246</v>
       </c>
-      <c r="I62" t="s">
-[...10 lines deleted...]
-      <c r="C63" t="s">
+      <c r="J63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" t="s">
         <v>23</v>
       </c>
-      <c r="D63">
+      <c r="D64" t="s">
+        <v>24</v>
+      </c>
+      <c r="E64">
         <v>3.0</v>
       </c>
-      <c r="E63">
+      <c r="F64">
         <v>1202.0</v>
       </c>
-      <c r="G63">
+      <c r="H64">
         <v>16926</v>
       </c>
-      <c r="H63">
+      <c r="I64">
         <v>3406</v>
       </c>
-      <c r="I63" t="s">
-[...29 lines deleted...]
-    <row r="65" spans="1:9">
+      <c r="J64" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B65" t="s">
         <v>47</v>
       </c>
-      <c r="C65" t="s">
-[...3 lines deleted...]
-        <v>0.82</v>
+      <c r="D65" t="s">
+        <v>26</v>
       </c>
       <c r="E65">
-        <v>1690.0</v>
-[...2 lines deleted...]
-        <v>10400</v>
+        <v>5.0</v>
+      </c>
+      <c r="F65">
+        <v>1400.0</v>
       </c>
       <c r="H65">
-        <v>3050</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:9">
+        <v>28794</v>
+      </c>
+      <c r="I65">
+        <v>3207</v>
+      </c>
+      <c r="J65" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>48</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66">
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66">
+        <v>0.82</v>
+      </c>
+      <c r="F66">
+        <v>1690.0</v>
+      </c>
+      <c r="H66">
+        <v>10400</v>
+      </c>
+      <c r="I66">
+        <v>3050</v>
+      </c>
+      <c r="J66" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>10</v>
+      </c>
+      <c r="B67" t="s">
+        <v>49</v>
+      </c>
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67">
         <v>0.67</v>
       </c>
-      <c r="E66">
+      <c r="F67">
         <v>1544.0</v>
       </c>
-      <c r="G66">
+      <c r="H67">
         <v>9001</v>
       </c>
-      <c r="H66">
+      <c r="I67">
         <v>3447</v>
       </c>
-      <c r="I66" t="s">
-[...4 lines deleted...]
-      <c r="A67" t="s">
+      <c r="J67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" t="s">
+        <v>24</v>
+      </c>
+      <c r="E68">
+        <v>5.0</v>
+      </c>
+      <c r="F68">
+        <v>1400.0</v>
+      </c>
+      <c r="G68">
+        <v>3000.0</v>
+      </c>
+      <c r="H68">
+        <v>11745</v>
+      </c>
+      <c r="I68">
+        <v>3279</v>
+      </c>
+      <c r="J68" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>50</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69">
+        <v>2.0</v>
+      </c>
+      <c r="F69">
+        <v>1342.0</v>
+      </c>
+      <c r="H69">
+        <v>17205</v>
+      </c>
+      <c r="I69">
+        <v>3233</v>
+      </c>
+      <c r="J69" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>51</v>
+      </c>
+      <c r="B70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D70">
+        <v>1</v>
+      </c>
+      <c r="E70">
+        <v>1.5</v>
+      </c>
+      <c r="F70">
+        <v>1500.0</v>
+      </c>
+      <c r="H70">
+        <v>18000</v>
+      </c>
+      <c r="I70">
+        <v>3489</v>
+      </c>
+      <c r="J70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>53</v>
+      </c>
+      <c r="C71" t="s">
+        <v>54</v>
+      </c>
+      <c r="D71">
+        <v>1</v>
+      </c>
+      <c r="E71">
+        <v>0.1</v>
+      </c>
+      <c r="F71">
+        <v>1000.0</v>
+      </c>
+      <c r="H71">
+        <v>10000</v>
+      </c>
+      <c r="I71">
+        <v>1009</v>
+      </c>
+      <c r="J71" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
         <v>14</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72">
+        <v>1.01</v>
+      </c>
+      <c r="F72">
+        <v>1250.0</v>
+      </c>
+      <c r="H72">
+        <v>7878</v>
+      </c>
+      <c r="I72">
+        <v>3542</v>
+      </c>
+      <c r="J72" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>15</v>
+      </c>
+      <c r="B73" t="s">
         <v>36</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73">
+        <v>5.0</v>
+      </c>
+      <c r="F73">
+        <v>1485.0</v>
+      </c>
+      <c r="H73">
+        <v>15470</v>
+      </c>
+      <c r="I73">
+        <v>3504</v>
+      </c>
+      <c r="J73" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" t="s">
+        <v>55</v>
+      </c>
+      <c r="E74">
+        <v>0.1</v>
+      </c>
+      <c r="F74">
+        <v>12.0</v>
+      </c>
+      <c r="H74">
+        <v>12</v>
+      </c>
+      <c r="J74" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
+        <v>18</v>
+      </c>
+      <c r="B75" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75">
+        <v>6.0</v>
+      </c>
+      <c r="F75">
+        <v>1290.0</v>
+      </c>
+      <c r="H75">
+        <v>16574</v>
+      </c>
+      <c r="I75">
+        <v>3105</v>
+      </c>
+      <c r="J75" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>56</v>
+      </c>
+      <c r="D76" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76">
+        <v>2.0</v>
+      </c>
+      <c r="F76">
+        <v>1390.0</v>
+      </c>
+      <c r="H76">
+        <v>21800</v>
+      </c>
+      <c r="I76">
+        <v>2997</v>
+      </c>
+      <c r="J76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B77" t="s">
+        <v>45</v>
+      </c>
+      <c r="F77">
+        <v>12.0</v>
+      </c>
+      <c r="G77">
+        <v>12.0</v>
+      </c>
+      <c r="H77">
+        <v>12</v>
+      </c>
+      <c r="J77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" t="s">
+        <v>24</v>
+      </c>
+      <c r="E78">
+        <v>5.0</v>
+      </c>
+      <c r="F78">
+        <v>1600.0</v>
+      </c>
+      <c r="H78">
+        <v>24906</v>
+      </c>
+      <c r="I78">
+        <v>3326</v>
+      </c>
+      <c r="J78" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>15</v>
+      </c>
+      <c r="B79" t="s">
+        <v>58</v>
+      </c>
+      <c r="D79" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79">
+        <v>6.0</v>
+      </c>
+      <c r="F79">
+        <v>1340.0</v>
+      </c>
+      <c r="H79">
+        <v>25480</v>
+      </c>
+      <c r="I79">
+        <v>3117</v>
+      </c>
+      <c r="J79" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>15</v>
+      </c>
+      <c r="J80" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81">
+        <v>3.92</v>
+      </c>
+      <c r="F81">
+        <v>1035.0</v>
+      </c>
+      <c r="H81">
+        <v>19220</v>
+      </c>
+      <c r="I81">
+        <v>2983</v>
+      </c>
+      <c r="J81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B82" t="s">
         <v>23</v>
       </c>
-      <c r="D67">
-[...310 lines deleted...]
-      <c r="D80">
+      <c r="D82" t="s">
+        <v>24</v>
+      </c>
+      <c r="E82">
         <v>3.0</v>
       </c>
-      <c r="E80">
+      <c r="F82">
         <v>1202.0</v>
       </c>
-      <c r="G80">
+      <c r="H82">
         <v>22166</v>
       </c>
-      <c r="H80">
+      <c r="I82">
         <v>3404</v>
       </c>
-      <c r="I80" t="s">
-        <v>16</v>
+      <c r="J82" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>