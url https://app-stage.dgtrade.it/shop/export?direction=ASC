--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Famiglia</t>
   </si>
   <si>
     <t>Qualità</t>
   </si>
   <si>
     <t>Rivestimento</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Spessore</t>
   </si>
   <si>
     <t>Larghezza</t>
   </si>
   <si>
     <t>Lunghezza</t>
   </si>
   <si>
     <t>Kg</t>
   </si>
   <si>
@@ -132,50 +132,53 @@
     <t>S550MC - cert</t>
   </si>
   <si>
     <t>DD11</t>
   </si>
   <si>
     <t>S450GD Z140 MB</t>
   </si>
   <si>
     <t>S420MC</t>
   </si>
   <si>
     <t>S355JR 19 FOGLI</t>
   </si>
   <si>
     <t>S275JR</t>
   </si>
   <si>
     <t>S355J0</t>
   </si>
   <si>
     <t>S420</t>
   </si>
   <si>
     <t>S275</t>
+  </si>
+  <si>
+    <t>TEST RIVESTIMENTO</t>
   </si>
   <si>
     <t>HCT780X Z100 MAO</t>
   </si>
   <si>
     <t>S500</t>
   </si>
   <si>
     <t xml:space="preserve">DX56 Z140 MB </t>
   </si>
   <si>
     <t xml:space="preserve">DX51D Z100 MAC </t>
   </si>
   <si>
     <t xml:space="preserve">1 </t>
   </si>
   <si>
     <t>varie</t>
   </si>
   <si>
     <t>DX51 Z100 MBO</t>
   </si>
   <si>
     <t>S355J0+AR</t>
   </si>
@@ -1259,237 +1262,246 @@
         <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
         <v>15.0</v>
       </c>
       <c r="F27">
         <v>1500.0</v>
       </c>
       <c r="H27">
         <v>23965</v>
       </c>
       <c r="I27">
         <v>3512</v>
       </c>
       <c r="J27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>15</v>
       </c>
+      <c r="B28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28">
+        <v>8.0</v>
+      </c>
       <c r="F28">
-        <v>444.0</v>
+        <v>1515.0</v>
       </c>
       <c r="H28">
-        <v>123</v>
+        <v>16523</v>
+      </c>
+      <c r="I28">
+        <v>3530</v>
       </c>
       <c r="J28" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>15</v>
       </c>
       <c r="B29" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="F29">
-        <v>1515.0</v>
+        <v>1529.0</v>
       </c>
       <c r="H29">
-        <v>16523</v>
+        <v>21620</v>
       </c>
       <c r="I29">
-        <v>3530</v>
+        <v>3324</v>
       </c>
       <c r="J29" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>15</v>
       </c>
       <c r="B30" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E30">
-        <v>10.0</v>
+        <v>2.8</v>
       </c>
       <c r="F30">
-        <v>1529.0</v>
+        <v>1677.0</v>
       </c>
       <c r="H30">
-        <v>21620</v>
+        <v>16706</v>
       </c>
       <c r="I30">
-        <v>3324</v>
+        <v>3215</v>
       </c>
       <c r="J30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E31">
-        <v>2.8</v>
+        <v>3.0</v>
       </c>
       <c r="F31">
-        <v>1677.0</v>
+        <v>1700.0</v>
       </c>
       <c r="H31">
-        <v>16706</v>
+        <v>17286</v>
       </c>
       <c r="I31">
-        <v>3215</v>
+        <v>3348</v>
       </c>
       <c r="J31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E32">
         <v>3.0</v>
       </c>
       <c r="F32">
-        <v>1700.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H32">
-        <v>17286</v>
+        <v>22894</v>
       </c>
       <c r="I32">
-        <v>3348</v>
+        <v>3410</v>
       </c>
       <c r="J32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B33" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="D33" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E33">
-        <v>3.0</v>
+        <v>1.01</v>
       </c>
       <c r="F33">
-        <v>1500.0</v>
+        <v>1249.0</v>
       </c>
       <c r="H33">
-        <v>22894</v>
+        <v>10977</v>
       </c>
       <c r="I33">
-        <v>3410</v>
+        <v>3540</v>
       </c>
       <c r="J33" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B34" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E34">
-        <v>1.01</v>
+        <v>4.0</v>
       </c>
       <c r="F34">
-        <v>1249.0</v>
+        <v>1531.0</v>
       </c>
       <c r="H34">
-        <v>10977</v>
+        <v>17553</v>
       </c>
       <c r="I34">
-        <v>3540</v>
+        <v>3501</v>
       </c>
       <c r="J34" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>15</v>
       </c>
-      <c r="B35" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="C35" t="s">
+        <v>40</v>
       </c>
       <c r="E35">
-        <v>4.0</v>
+        <v>15.0</v>
       </c>
       <c r="F35">
-        <v>1531.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="G35">
+        <v>100.0</v>
       </c>
       <c r="H35">
-        <v>17553</v>
-[...2 lines deleted...]
-        <v>3501</v>
+        <v>100</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>15</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>1.65</v>
       </c>
       <c r="F36">
         <v>1300.0</v>
       </c>
       <c r="H36">
         <v>22136</v>
       </c>
       <c r="I36">
@@ -1661,51 +1673,51 @@
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43">
         <v>3.0</v>
       </c>
       <c r="F43">
         <v>1500.0</v>
       </c>
       <c r="H43">
         <v>20584</v>
       </c>
       <c r="I43">
         <v>3497</v>
       </c>
       <c r="J43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44">
         <v>2.0</v>
       </c>
       <c r="F44">
         <v>909.0</v>
       </c>
       <c r="H44">
         <v>16694</v>
       </c>
       <c r="I44">
         <v>3234</v>
       </c>
       <c r="J44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" t="s">
@@ -1869,51 +1881,51 @@
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51">
         <v>3.0</v>
       </c>
       <c r="F51">
         <v>1800.0</v>
       </c>
       <c r="H51">
         <v>21594</v>
       </c>
       <c r="I51">
         <v>3292</v>
       </c>
       <c r="J51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>15</v>
       </c>
       <c r="B52" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D52" t="s">
         <v>26</v>
       </c>
       <c r="E52">
         <v>4.0</v>
       </c>
       <c r="F52">
         <v>1500.0</v>
       </c>
       <c r="H52">
         <v>24355</v>
       </c>
       <c r="I52">
         <v>3294</v>
       </c>
       <c r="J52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" t="s">
@@ -1921,51 +1933,51 @@
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
         <v>3.0</v>
       </c>
       <c r="F53">
         <v>1500.0</v>
       </c>
       <c r="H53">
         <v>22835</v>
       </c>
       <c r="I53">
         <v>3413</v>
       </c>
       <c r="J53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
         <v>0.63</v>
       </c>
       <c r="F54">
         <v>1470.0</v>
       </c>
       <c r="H54">
         <v>9361</v>
       </c>
       <c r="I54">
         <v>3446</v>
       </c>
       <c r="J54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>15</v>
       </c>
       <c r="B55" t="s">
@@ -2019,149 +2031,149 @@
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="F57">
         <v>12.0</v>
       </c>
       <c r="G57">
         <v>12.0</v>
       </c>
       <c r="H57">
         <v>12</v>
       </c>
       <c r="J57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D58" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E58">
         <v>0.4</v>
       </c>
       <c r="F58">
         <v>1065.0</v>
       </c>
       <c r="H58">
         <v>3540</v>
       </c>
       <c r="I58">
         <v>2854</v>
       </c>
       <c r="J58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>15</v>
       </c>
       <c r="B59" t="s">
         <v>36</v>
       </c>
       <c r="D59" t="s">
         <v>24</v>
       </c>
       <c r="E59">
         <v>5.95</v>
       </c>
       <c r="F59">
         <v>1480.0</v>
       </c>
       <c r="H59">
         <v>26046</v>
       </c>
       <c r="I59">
         <v>3356</v>
       </c>
       <c r="J59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F60">
         <v>12.0</v>
       </c>
       <c r="G60">
         <v>12.0</v>
       </c>
       <c r="H60">
         <v>12</v>
       </c>
       <c r="J60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61">
         <v>0.75</v>
       </c>
       <c r="F61">
         <v>1139.0</v>
       </c>
       <c r="H61">
         <v>12901</v>
       </c>
       <c r="I61">
         <v>2944</v>
       </c>
       <c r="J61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F62">
         <v>12.0</v>
       </c>
       <c r="G62">
         <v>12.0</v>
       </c>
       <c r="H62">
         <v>12</v>
       </c>
       <c r="J62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>15</v>
       </c>
       <c r="B63" t="s">
         <v>21</v>
       </c>
       <c r="D63" t="s">
         <v>26</v>
       </c>
       <c r="E63">
@@ -2189,103 +2201,103 @@
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
         <v>3.0</v>
       </c>
       <c r="F64">
         <v>1202.0</v>
       </c>
       <c r="H64">
         <v>16926</v>
       </c>
       <c r="I64">
         <v>3406</v>
       </c>
       <c r="J64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>15</v>
       </c>
       <c r="B65" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65">
         <v>5.0</v>
       </c>
       <c r="F65">
         <v>1400.0</v>
       </c>
       <c r="H65">
         <v>28794</v>
       </c>
       <c r="I65">
         <v>3207</v>
       </c>
       <c r="J65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66">
         <v>0.82</v>
       </c>
       <c r="F66">
         <v>1690.0</v>
       </c>
       <c r="H66">
         <v>10400</v>
       </c>
       <c r="I66">
         <v>3050</v>
       </c>
       <c r="J66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67">
         <v>0.67</v>
       </c>
       <c r="F67">
         <v>1544.0</v>
       </c>
       <c r="H67">
         <v>9001</v>
       </c>
       <c r="I67">
         <v>3447</v>
       </c>
       <c r="J67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>15</v>
       </c>
       <c r="B68" t="s">
@@ -2296,106 +2308,106 @@
       </c>
       <c r="E68">
         <v>5.0</v>
       </c>
       <c r="F68">
         <v>1400.0</v>
       </c>
       <c r="G68">
         <v>3000.0</v>
       </c>
       <c r="H68">
         <v>11745</v>
       </c>
       <c r="I68">
         <v>3279</v>
       </c>
       <c r="J68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69">
         <v>2.0</v>
       </c>
       <c r="F69">
         <v>1342.0</v>
       </c>
       <c r="H69">
         <v>17205</v>
       </c>
       <c r="I69">
         <v>3233</v>
       </c>
       <c r="J69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B70" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D70">
         <v>1</v>
       </c>
       <c r="E70">
         <v>1.5</v>
       </c>
       <c r="F70">
         <v>1500.0</v>
       </c>
       <c r="H70">
         <v>18000</v>
       </c>
       <c r="I70">
         <v>3489</v>
       </c>
       <c r="J70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C71" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D71">
         <v>1</v>
       </c>
       <c r="E71">
         <v>0.1</v>
       </c>
       <c r="F71">
         <v>1000.0</v>
       </c>
       <c r="H71">
         <v>10000</v>
       </c>
       <c r="I71">
         <v>1009</v>
       </c>
       <c r="J71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
@@ -2429,169 +2441,169 @@
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73">
         <v>5.0</v>
       </c>
       <c r="F73">
         <v>1485.0</v>
       </c>
       <c r="H73">
         <v>15470</v>
       </c>
       <c r="I73">
         <v>3504</v>
       </c>
       <c r="J73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>15</v>
       </c>
       <c r="B74" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E74">
         <v>0.1</v>
       </c>
       <c r="F74">
         <v>12.0</v>
       </c>
       <c r="H74">
         <v>12</v>
       </c>
       <c r="J74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>18</v>
       </c>
       <c r="B75" t="s">
         <v>21</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75">
         <v>6.0</v>
       </c>
       <c r="F75">
         <v>1290.0</v>
       </c>
       <c r="H75">
         <v>16574</v>
       </c>
       <c r="I75">
         <v>3105</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
         <v>2.0</v>
       </c>
       <c r="F76">
         <v>1390.0</v>
       </c>
       <c r="H76">
         <v>21800</v>
       </c>
       <c r="I76">
         <v>2997</v>
       </c>
       <c r="J76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F77">
         <v>12.0</v>
       </c>
       <c r="G77">
         <v>12.0</v>
       </c>
       <c r="H77">
         <v>12</v>
       </c>
       <c r="J77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>15</v>
       </c>
       <c r="B78" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
       <c r="E78">
         <v>5.0</v>
       </c>
       <c r="F78">
         <v>1600.0</v>
       </c>
       <c r="H78">
         <v>24906</v>
       </c>
       <c r="I78">
         <v>3326</v>
       </c>
       <c r="J78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>15</v>
       </c>
       <c r="B79" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79">
         <v>6.0</v>
       </c>
       <c r="F79">
         <v>1340.0</v>
       </c>
       <c r="H79">
         <v>25480</v>
       </c>
       <c r="I79">
         <v>3117</v>
       </c>
       <c r="J79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>15</v>
       </c>
       <c r="J80" t="s">